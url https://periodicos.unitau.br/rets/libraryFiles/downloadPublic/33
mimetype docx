--- v0 (2025-12-21)
+++ v1 (2026-04-29)
@@ -1,649 +1,593 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0046664D" w:rsidRPr="00D91C0F" w:rsidRDefault="009B409D" w:rsidP="005E6F26">
+    <w:p w14:paraId="568DE254" w14:textId="77777777" w:rsidR="0046664D" w:rsidRPr="00D91C0F" w:rsidRDefault="009B409D" w:rsidP="005E6F26">
       <w:pPr>
         <w:pStyle w:val="Tituloemportugus"/>
         <w:rPr>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D91C0F">
         <w:t>TÍTULO DO TRABALHO EM PORTUGUÊS, MAÍUSCULO, FONTE CALIBRI, CORPO 1</w:t>
       </w:r>
       <w:r w:rsidR="005E6F26">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D91C0F">
         <w:t>, NEGRITO, ESPAÇAMENTO SIMPLES, ALINHADO A ESQUERDA, ATÉ DUAS LINHAS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046664D" w:rsidRDefault="009B409D" w:rsidP="001251D5">
+    <w:p w14:paraId="1C3098F8" w14:textId="77777777" w:rsidR="0046664D" w:rsidRDefault="009B409D" w:rsidP="001251D5">
       <w:pPr>
         <w:pStyle w:val="SubttuloemIngls"/>
       </w:pPr>
       <w:r w:rsidRPr="00D91C0F">
         <w:t xml:space="preserve">TÍTULO EM INGLÊS, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D91C0F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MAÍUSCULO</w:t>
       </w:r>
       <w:r w:rsidRPr="00D91C0F">
         <w:t>, CALIBRI, CORPO 12,</w:t>
       </w:r>
       <w:r w:rsidR="001251D5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D91C0F">
         <w:t>NEGRITO,</w:t>
       </w:r>
       <w:r w:rsidR="00567D0E" w:rsidRPr="00D91C0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D91C0F">
-        <w:t xml:space="preserve">ESPAÇO SIMPLES E ATÉ DUAS </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ESPAÇO SIMPLES E ATÉ DUAS LINHAS</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D91C0F" w:rsidRDefault="00D91C0F" w:rsidP="00D91C0F">
+    <w:p w14:paraId="0F691D84" w14:textId="77777777" w:rsidR="00D91C0F" w:rsidRPr="007A2573" w:rsidRDefault="00D91C0F" w:rsidP="00D91C0F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D91C0F" w:rsidRDefault="00D91C0F" w:rsidP="00567D0E">
+    <w:p w14:paraId="4E9E0600" w14:textId="77777777" w:rsidR="00D91C0F" w:rsidRDefault="00D91C0F" w:rsidP="00567D0E">
       <w:pPr>
         <w:pStyle w:val="AutoresPginaInicial"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="NomeeSobrenomeAutoresChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00567D0E">
         <w:rPr>
           <w:rStyle w:val="NomeeSobrenomeAutoresChar"/>
         </w:rPr>
         <w:t>Nome Autor e Sobrenome</w:t>
       </w:r>
       <w:r w:rsidRPr="001251D5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00567D0E">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="8AC897"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="001251D5">
         <w:rPr>
           <w:color w:val="8AC897"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00567D0E">
         <w:rPr>
           <w:rStyle w:val="NomeeSobrenomeAutoresChar"/>
         </w:rPr>
         <w:t>Nome Autor e Sobrenome</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00023EF6" w:rsidRPr="00023EF6" w:rsidRDefault="00023EF6" w:rsidP="00023EF6">
+    <w:p w14:paraId="1F591EEB" w14:textId="77777777" w:rsidR="00023EF6" w:rsidRPr="007A2573" w:rsidRDefault="00023EF6" w:rsidP="00023EF6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00023EF6">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>[ENVIAR COM OS NOMES PREENCHIDOS]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D91C0F" w:rsidRPr="00D91C0F" w:rsidRDefault="00D91C0F" w:rsidP="00D91C0F">
+    <w:p w14:paraId="3903ECF2" w14:textId="77777777" w:rsidR="00D91C0F" w:rsidRPr="00D91C0F" w:rsidRDefault="00D91C0F" w:rsidP="00D91C0F">
       <w:pPr>
         <w:pStyle w:val="AutoresPginaInicial"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="8AC897"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D90C63" w:rsidRDefault="00D91C0F" w:rsidP="002218EB">
+    <w:p w14:paraId="66A5D601" w14:textId="77777777" w:rsidR="00D90C63" w:rsidRDefault="00D91C0F" w:rsidP="002218EB">
       <w:pPr>
         <w:pStyle w:val="RecebimentoeAceite"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk55324349"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk83625624"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk102403949"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk123572209"/>
       <w:r>
         <w:t>Recebimento:</w:t>
       </w:r>
       <w:r w:rsidR="0087048E" w:rsidRPr="009335B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE7F03" w:rsidRPr="009335B6">
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="00D90C63">
         <w:t>/00/</w:t>
       </w:r>
       <w:r>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="0009202C" w:rsidRPr="009335B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0087048E" w:rsidRPr="009335B6" w:rsidRDefault="0087048E" w:rsidP="002218EB">
+    <w:p w14:paraId="030FD941" w14:textId="77777777" w:rsidR="0087048E" w:rsidRPr="009335B6" w:rsidRDefault="0087048E" w:rsidP="002218EB">
       <w:pPr>
         <w:pStyle w:val="RecebimentoeAceite"/>
       </w:pPr>
       <w:r w:rsidRPr="00D90C63">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00D91C0F">
         <w:t>ceite</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90C63">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009335B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE7F03" w:rsidRPr="009335B6">
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="00D90C63">
         <w:t>/00/</w:t>
       </w:r>
       <w:r w:rsidR="00D91C0F">
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="009335B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="0046664D" w:rsidRPr="009335B6" w:rsidRDefault="00A73052" w:rsidP="00477FAD">
+    <w:p w14:paraId="120E53E1" w14:textId="77777777" w:rsidR="0046664D" w:rsidRPr="009335B6" w:rsidRDefault="00000000" w:rsidP="00477FAD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73052">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:pict>
-          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        <w:pict w14:anchorId="4589F7B8">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7B73" w:rsidRDefault="00DB7B73" w:rsidP="00AB08AA">
+    <w:p w14:paraId="4AB49A3C" w14:textId="77777777" w:rsidR="00DB7B73" w:rsidRDefault="00DB7B73" w:rsidP="00AB08AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DB7B73" w:rsidSect="006A13E4">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:headerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="567" w:footer="680" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0087048E" w:rsidRPr="00D91C0F" w:rsidRDefault="0087048E" w:rsidP="00AB08AA">
+    <w:p w14:paraId="0D8DC2D2" w14:textId="77777777" w:rsidR="0087048E" w:rsidRPr="007A2573" w:rsidRDefault="0087048E" w:rsidP="00AB08AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D91C0F">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Instituto de Ensino Superior, País</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1277AFA9" w14:textId="77777777" w:rsidR="0087048E" w:rsidRPr="007A2573" w:rsidRDefault="0087048E" w:rsidP="00AB08AA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-          <w:sz w:val="18"/>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00D91C0F">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="00366E"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D91C0F">
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="000D46D4" w:rsidRPr="00D91C0F">
+        <w:r w:rsidR="000D46D4" w:rsidRPr="007A2573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>autoria@email.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00DB7B73" w:rsidRDefault="00DB7B73" w:rsidP="00AB08AA">
+    <w:p w14:paraId="149A90CF" w14:textId="77777777" w:rsidR="00DB7B73" w:rsidRPr="007A2573" w:rsidRDefault="00DB7B73" w:rsidP="00AB08AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DB7B73" w:rsidRPr="00D91C0F" w:rsidRDefault="00DB7B73" w:rsidP="00AB08AA">
+    <w:p w14:paraId="08B20156" w14:textId="77777777" w:rsidR="00DB7B73" w:rsidRPr="007A2573" w:rsidRDefault="00DB7B73" w:rsidP="00AB08AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D46D4" w:rsidRPr="00D91C0F" w:rsidRDefault="000D46D4" w:rsidP="00AB08AA">
+    <w:p w14:paraId="2FE9F332" w14:textId="77777777" w:rsidR="000D46D4" w:rsidRPr="007A2573" w:rsidRDefault="000D46D4" w:rsidP="00AB08AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DB7B73" w:rsidRDefault="00DB7B73" w:rsidP="00AB08AA">
+    <w:p w14:paraId="3D238C6C" w14:textId="77777777" w:rsidR="00DB7B73" w:rsidRPr="007A2573" w:rsidRDefault="00DB7B73" w:rsidP="00AB08AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:sectPr w:rsidR="00DB7B73" w:rsidSect="006A13E4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DB7B73" w:rsidRPr="007A2573" w:rsidSect="006A13E4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="567" w:footer="680" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0087048E" w:rsidRPr="00D91C0F" w:rsidRDefault="0087048E" w:rsidP="00AB08AA">
+    <w:p w14:paraId="17CEDB1C" w14:textId="77777777" w:rsidR="0087048E" w:rsidRPr="007A2573" w:rsidRDefault="0087048E" w:rsidP="00AB08AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D91C0F">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D91C0F">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Instituto de Ensino Superior, País</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B88CC6" w14:textId="77777777" w:rsidR="0087048E" w:rsidRPr="007A2573" w:rsidRDefault="0087048E" w:rsidP="00AB08AA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00D91C0F">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="00366E"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D91C0F">
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C3AD4" w:rsidRPr="00D91C0F">
+      <w:r w:rsidR="006C3AD4" w:rsidRPr="007A2573">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>autoria@email.com</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7B73" w:rsidRDefault="00DB7B73" w:rsidP="006C3AD4">
+    <w:p w14:paraId="43FD6C55" w14:textId="77777777" w:rsidR="00DB7B73" w:rsidRPr="007A2573" w:rsidRDefault="00DB7B73" w:rsidP="006C3AD4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="92278F" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:sectPr w:rsidR="00DB7B73" w:rsidSect="006A13E4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DB7B73" w:rsidRPr="007A2573" w:rsidSect="006A13E4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="567" w:footer="680" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C3AD4" w:rsidRPr="009335B6" w:rsidRDefault="006C3AD4" w:rsidP="006C3AD4">
+    <w:p w14:paraId="6C31E200" w14:textId="77777777" w:rsidR="006C3AD4" w:rsidRPr="007A2573" w:rsidRDefault="006C3AD4" w:rsidP="006C3AD4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="92278F" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0012140F" w:rsidRPr="009335B6" w:rsidRDefault="0012140F" w:rsidP="006C3AD4">
+    <w:p w14:paraId="50B81422" w14:textId="77777777" w:rsidR="0012140F" w:rsidRPr="007A2573" w:rsidRDefault="0012140F" w:rsidP="006C3AD4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0087048E" w:rsidRPr="009335B6" w:rsidRDefault="00A73052" w:rsidP="0087048E">
+    <w:p w14:paraId="40E93930" w14:textId="77777777" w:rsidR="0087048E" w:rsidRPr="009335B6" w:rsidRDefault="00000000" w:rsidP="0087048E">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73052">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:pict>
-          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        <w:pict w14:anchorId="58F128E1">
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001745D5" w:rsidRPr="00DB7B73" w:rsidRDefault="001745D5" w:rsidP="00DB7B73">
+    <w:p w14:paraId="4E43C24D" w14:textId="77777777" w:rsidR="001745D5" w:rsidRPr="00DB7B73" w:rsidRDefault="001745D5" w:rsidP="00DB7B73">
       <w:pPr>
         <w:pStyle w:val="TtuloResumoeAbstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7B73">
         <w:t>RESUMO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00562521" w:rsidRDefault="0003249D" w:rsidP="00562521">
+    <w:p w14:paraId="1881D1FA" w14:textId="77777777" w:rsidR="00562521" w:rsidRDefault="0003249D" w:rsidP="00562521">
       <w:pPr>
         <w:pStyle w:val="TextoResumoeAbstract"/>
       </w:pPr>
       <w:r w:rsidRPr="001245CB">
         <w:t>O resumo (art</w:t>
       </w:r>
       <w:r w:rsidR="0003471E">
         <w:t>igo, ensaio, comunicação cientí</w:t>
       </w:r>
       <w:r w:rsidR="00AA16D3">
         <w:t>fica),</w:t>
       </w:r>
       <w:r w:rsidRPr="001245CB">
-        <w:t xml:space="preserve"> deverá conter os objetivos, a metodologia, os resultados e a conclusão em um único parágrafo, justificado, sem </w:t>
-[...7 lines deleted...]
-        <w:t>, em espaçamento simples, com mínimo de 100 e máximo de 250 palavras, conforme NBR 6028 da ABNT, na mesma fonte do artigo, com a letra inicial em maiúscula, dois espaços simples abaixo do título.</w:t>
+        <w:t xml:space="preserve"> deverá conter os objetivos, a metodologia, os resultados e a conclusão em um único parágrafo, justificado, sem adentramento, em espaçamento simples, com mínimo de 100 e máximo de 250 palavras, conforme NBR 6028 da ABNT, na mesma fonte do artigo, com a letra inicial em maiúscula, dois espaços simples abaixo do título.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A6D00" w:rsidRPr="00562521" w:rsidRDefault="0094101E" w:rsidP="00562521">
+    <w:p w14:paraId="47611AAB" w14:textId="77777777" w:rsidR="007A6D00" w:rsidRPr="00562521" w:rsidRDefault="0094101E" w:rsidP="00562521">
       <w:pPr>
         <w:pStyle w:val="TextoResumoeAbstract"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007A6D00" w:rsidRPr="007A6D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Os autores devem indicar claramente</w:t>
       </w:r>
       <w:r w:rsidR="00562521">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> no resumo e introdução</w:t>
       </w:r>
       <w:r w:rsidR="007A6D00" w:rsidRPr="007A6D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00562521">
@@ -656,3664 +600,2164 @@
       </w:r>
       <w:r w:rsidR="00562521" w:rsidRPr="007A6D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Objetivo de Desenvolvimento Sustentável (ODS) </w:t>
       </w:r>
       <w:r w:rsidR="007A6D00" w:rsidRPr="007A6D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>pertinente e justificar sua escolha, além de demonstrar como o trabalho contribui para os objetivos da Agenda 2030 da ONU.</w:t>
       </w:r>
       <w:r w:rsidR="007A6D00">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00710E15" w:rsidRPr="00DB7B73" w:rsidRDefault="0003249D" w:rsidP="00711D6B">
+    <w:p w14:paraId="7348EA75" w14:textId="77777777" w:rsidR="00710E15" w:rsidRPr="00DB7B73" w:rsidRDefault="0003249D" w:rsidP="00711D6B">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="PalavraschaveseKeywords-TextoChar"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB7B73">
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:rStyle w:val="Palavras-chaveeKeywordsChar"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Palavras-chave</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00711D6B" w:rsidRPr="00DB7B73">
+      <w:r w:rsidR="00711D6B" w:rsidRPr="007A2573">
         <w:rPr>
           <w:rStyle w:val="Palavras-chaveeKeywordsChar"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00711D6B" w:rsidRPr="009335B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC4CC4" w:rsidRPr="00DB7B73">
         <w:rPr>
           <w:rStyle w:val="PalavraschaveseKeywords-TextoChar"/>
         </w:rPr>
         <w:t>Palavra-chave.</w:t>
       </w:r>
       <w:r w:rsidR="00710E15" w:rsidRPr="00DB7B73">
         <w:rPr>
           <w:rStyle w:val="PalavraschaveseKeywords-TextoChar"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Palavra-chave </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Palavra-chave 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4CC4" w:rsidRPr="00DB7B73">
+        <w:rPr>
+          <w:rStyle w:val="PalavraschaveseKeywords-TextoChar"/>
+        </w:rPr>
+        <w:t>. Palavra-chave 3.</w:t>
+      </w:r>
       <w:r w:rsidR="00710E15" w:rsidRPr="00DB7B73">
         <w:rPr>
           <w:rStyle w:val="PalavraschaveseKeywords-TextoChar"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C21A54" w:rsidRPr="00C86FFD" w:rsidRDefault="00710E15" w:rsidP="00C86FFD">
+    <w:p w14:paraId="4F5790A0" w14:textId="77777777" w:rsidR="00C21A54" w:rsidRPr="00C86FFD" w:rsidRDefault="00710E15" w:rsidP="00C86FFD">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86FFD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00C86FFD" w:rsidRPr="00C86FFD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">As palavras-chave, de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C86FFD" w:rsidRPr="00C86FFD">
+        <w:t>As palavras-chave, de 3 (três) a 5 (cinco), precedidas desse subtítulo e de dois pontos, deverão ter as iniciais maiúsculas e ser separadas por ponto e finalizadas por ponto, na mesma fonte do texto, em alinhamento justificado, espaçamento simples, sem adentramento, dois espaços simples abaixo do resumo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86FFD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:lang w:val="it-IT"/>
-[...15 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00646030" w:rsidRPr="009335B6" w:rsidRDefault="00646030" w:rsidP="00477FAD">
+    <w:p w14:paraId="6D54295B" w14:textId="77777777" w:rsidR="00646030" w:rsidRPr="009335B6" w:rsidRDefault="00646030" w:rsidP="00477FAD">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD52BA" w:rsidRPr="009335B6" w:rsidRDefault="00A73052" w:rsidP="00477FAD">
+    <w:p w14:paraId="50C38317" w14:textId="77777777" w:rsidR="00CD52BA" w:rsidRPr="009335B6" w:rsidRDefault="00000000" w:rsidP="00477FAD">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73052">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:pict>
-          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        <w:pict w14:anchorId="36BA342E">
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD52BA" w:rsidRPr="00DB7B73" w:rsidRDefault="001745D5" w:rsidP="00DB7B73">
+    <w:p w14:paraId="7788ED15" w14:textId="77777777" w:rsidR="00CD52BA" w:rsidRPr="00DB7B73" w:rsidRDefault="001745D5" w:rsidP="00DB7B73">
       <w:pPr>
         <w:pStyle w:val="TtuloResumoeAbstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB7B73">
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C86FFD" w:rsidRPr="001245CB" w:rsidRDefault="00B95EA3" w:rsidP="00C86FFD">
+    <w:p w14:paraId="5AFC35C3" w14:textId="77777777" w:rsidR="00C86FFD" w:rsidRPr="001245CB" w:rsidRDefault="00B95EA3" w:rsidP="00C86FFD">
       <w:pPr>
         <w:pStyle w:val="TextoResumoeAbstract"/>
       </w:pPr>
       <w:r>
         <w:t>O Abstract</w:t>
       </w:r>
       <w:r w:rsidR="00C86FFD" w:rsidRPr="001245CB">
         <w:t xml:space="preserve"> (art</w:t>
       </w:r>
       <w:r w:rsidR="00AA16D3">
         <w:t>igo, ensaio, comunicação científica),</w:t>
       </w:r>
       <w:r w:rsidR="00C86FFD" w:rsidRPr="001245CB">
         <w:t xml:space="preserve"> deverá conter os objetivos, a metodologia,</w:t>
       </w:r>
       <w:r w:rsidR="00C86FFD">
         <w:t xml:space="preserve"> as ODS</w:t>
       </w:r>
       <w:r w:rsidR="00C86FFD" w:rsidRPr="001245CB">
-        <w:t xml:space="preserve"> os resultados e a conclusão em um único parágrafo, justificado, sem </w:t>
-[...7 lines deleted...]
-        <w:t>, em espaçamento simples, com mínimo de 100 e máximo de 250 palavras, conforme NBR 6028 da ABNT, na mesma fonte do artigo, com a letra inicial em maiúscula, dois espaços simples abaixo do título.</w:t>
+        <w:t xml:space="preserve"> os resultados e a conclusão em um único parágrafo, justificado, sem adentramento, em espaçamento simples, com mínimo de 100 e máximo de 250 palavras, conforme NBR 6028 da ABNT, na mesma fonte do artigo, com a letra inicial em maiúscula, dois espaços simples abaixo do título.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00711D6B" w:rsidRDefault="0003249D" w:rsidP="00711D6B">
+    <w:p w14:paraId="18A772DA" w14:textId="77777777" w:rsidR="00711D6B" w:rsidRDefault="0003249D" w:rsidP="00711D6B">
       <w:pPr>
         <w:pStyle w:val="Pr-formataoHTML"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="PalavraschaveseKeywords-TextoChar"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DB7B73">
         <w:rPr>
           <w:rStyle w:val="Palavras-chaveeKeywordsChar"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CD52BA" w:rsidRPr="00DB7B73">
         <w:rPr>
           <w:rStyle w:val="Palavras-chaveeKeywordsChar"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CD52BA" w:rsidRPr="009335B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00294F4A" w:rsidRPr="00DB7B73">
         <w:rPr>
           <w:rStyle w:val="PalavraschaveseKeywords-TextoChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">Palavra-chave. Palavra-chave </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Palavra-chave. Palavra-chave 2. Palavra-chave 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294F4A" w:rsidRPr="009335B6" w:rsidRDefault="00294F4A" w:rsidP="00294F4A">
+    <w:p w14:paraId="6AEDD615" w14:textId="77777777" w:rsidR="00294F4A" w:rsidRPr="009335B6" w:rsidRDefault="00294F4A" w:rsidP="00294F4A">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009335B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="0094101E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Mesma regra utilizada em palavras-chaves]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294F4A" w:rsidRPr="009335B6" w:rsidRDefault="00294F4A" w:rsidP="00711D6B">
+    <w:p w14:paraId="413AC902" w14:textId="77777777" w:rsidR="00294F4A" w:rsidRPr="009335B6" w:rsidRDefault="00294F4A" w:rsidP="00711D6B">
       <w:pPr>
         <w:pStyle w:val="Pr-formataoHTML"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00711D6B" w:rsidRPr="009335B6" w:rsidRDefault="00711D6B" w:rsidP="00711D6B">
+    <w:p w14:paraId="073E226E" w14:textId="77777777" w:rsidR="00711D6B" w:rsidRPr="009335B6" w:rsidRDefault="00711D6B" w:rsidP="00711D6B">
       <w:pPr>
         <w:pStyle w:val="Pr-formataoHTML"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F5449D" w:rsidRDefault="00690431" w:rsidP="00F5449D">
+    <w:p w14:paraId="75BB7B1F" w14:textId="77777777" w:rsidR="00F5449D" w:rsidRPr="007A2573" w:rsidRDefault="00690431" w:rsidP="00F5449D">
       <w:pPr>
         <w:pStyle w:val="Tituloartigo"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009335B6">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="9B57D3" w:themeColor="accent2"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="006A434B" w:rsidRPr="00F5449D">
+      <w:r w:rsidR="006A434B" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00F5449D" w:rsidRPr="00F5449D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F5449D" w:rsidRPr="00F5449D">
+      <w:r w:rsidR="00F5449D" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INTRODUÇÃO  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5449D" w:rsidRPr="007A2573">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00F5449D" w:rsidRPr="00F5449D">
+      <w:r w:rsidR="00F5449D" w:rsidRPr="007A2573">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Não numerar seções e intertítulos]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346F5810" w14:textId="77777777" w:rsidR="006D4926" w:rsidRPr="007A2573" w:rsidRDefault="00F34346" w:rsidP="00195DD9">
+      <w:pPr>
+        <w:pStyle w:val="TextoArtigo"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4926" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s artigos devem conter no máximo </w:t>
+      </w:r>
+      <w:r w:rsidR="00924CCE" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5BDB" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5BBF" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> páginas</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5BBF" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ao todo</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4926" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em folha tamanho A4. As margens laterais devem estar em </w:t>
+      </w:r>
+      <w:r w:rsidR="004166B8" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4926" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm e as margens superior e inferior, </w:t>
+      </w:r>
+      <w:r w:rsidR="004166B8" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4926" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9224C5" w14:textId="77777777" w:rsidR="006D4926" w:rsidRPr="007A2573" w:rsidRDefault="006D4926" w:rsidP="00195DD9">
+      <w:pPr>
+        <w:pStyle w:val="TextoArtigo"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>O texto do artigo deve ser digitado em</w:t>
+      </w:r>
+      <w:r w:rsidR="009335B6" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F5449D" w:rsidRPr="00F5449D">
-[...3 lines deleted...]
-        <w:t>Não</w:t>
+      <w:r w:rsidR="009335B6" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F5449D" w:rsidRPr="00F5449D">
-[...45 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, corpo </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5F2F" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, justificado, em espaço 1,5</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0C86" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005502D0" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">com recuo no início dos parágrafos de 1,25 cm, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e empregar itálico para termos estrangeiros, em vez de sublinhado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D4926" w:rsidRPr="001B10A4" w:rsidRDefault="00F34346" w:rsidP="00195DD9">
+    <w:p w14:paraId="379973EE" w14:textId="77777777" w:rsidR="00C02723" w:rsidRPr="007A2573" w:rsidRDefault="00C02723" w:rsidP="00195DD9">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
-      </w:pPr>
-[...179 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D4926" w:rsidRDefault="006D4926" w:rsidP="00195DD9">
-[...195 lines deleted...]
-    <w:p w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="00E4511A">
+    <w:p w14:paraId="15014D8D" w14:textId="77777777" w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="00E4511A">
       <w:pPr>
         <w:pStyle w:val="Tituloartigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001B10A4">
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>VEJA COMO USAR A NOTA DE RODAPÉ</w:t>
       </w:r>
       <w:r w:rsidR="006D4926" w:rsidRPr="001B10A4">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="001B10A4">
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> NESTE EXEMPLO.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C02723">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRPr="001245CB" w:rsidRDefault="00C02723" w:rsidP="00C02723">
+    <w:p w14:paraId="6E08D6C3" w14:textId="77777777" w:rsidR="00C02723" w:rsidRPr="001245CB" w:rsidRDefault="00C02723" w:rsidP="00C02723">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001245CB">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Devem ser colocadas no rodapé e deverão seguir a estrutura do word. Devem ser usadas para comentários, esclarecimentos, explanações, indicações, observações ou aditamentos ao texto feito pelo autor que não possam ser incluí­das no texto. Não devem ser usadas para referências. As remissões deverão ser feitas por algarismos arábicos sobrescritos após qualquer sinal de pontuação, devendo ter numeração única e consecutiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D4926" w:rsidRPr="001B10A4" w:rsidRDefault="00E11EF1" w:rsidP="00E11EF1">
+    <w:p w14:paraId="6423EE0D" w14:textId="77777777" w:rsidR="006D4926" w:rsidRPr="007A2573" w:rsidRDefault="00E11EF1" w:rsidP="00E11EF1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3591"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001B10A4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A13E4" w:rsidRDefault="006A13E4" w:rsidP="00E4511A">
+    <w:p w14:paraId="51704243" w14:textId="77777777" w:rsidR="006A13E4" w:rsidRPr="007A2573" w:rsidRDefault="006A13E4" w:rsidP="00E4511A">
       <w:pPr>
         <w:pStyle w:val="Tituloartigo"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CITAÇÕES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAAE080" w14:textId="77777777" w:rsidR="00C02723" w:rsidRPr="007A2573" w:rsidRDefault="00C02723" w:rsidP="00C02723">
+      <w:pPr>
+        <w:pStyle w:val="CitaoArtigo"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As citações diretas (mais de 3 linhas) precisam ser apresentadas com deslocamento de 4 cm da margem esquerda, com espaçamento simples, fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, corpo 10, acompanhadas da indicação do sobrenome do autor, ano e página(s) da publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6873785F" w14:textId="77777777" w:rsidR="00C02723" w:rsidRPr="007A2573" w:rsidRDefault="00C02723" w:rsidP="00C02723">
+      <w:pPr>
+        <w:pStyle w:val="CitaoArtigo"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DDC79A" w14:textId="77777777" w:rsidR="006A13E4" w:rsidRPr="001245CB" w:rsidRDefault="006A13E4" w:rsidP="006A13E4">
+      <w:pPr>
+        <w:pStyle w:val="TextoArtigo"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001245CB">
-        <w:t>CITAÇÕES</w:t>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Devem seguir o sistema autor-data conforme NBR 10520/2023 da ABNT. O autor será citado entre parênteses, exclusivamente </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>pelo sobrenome, separado por ví</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001245CB">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>rgula da data de publicação: (Silva, 1985). Quando houver coincidência de sobrenomes de autores, acrescentam-se as iniciais de seus prenomes: (Silva, C., 1985) e (Silva, O., 1995). Se mesmo assim a coincidência persistir, colocam-se os prenomes por extenso: (SILVA, Carlos, 1985) e (SILVA, Cláudio, 1965). Se o nome do autor estiver citado no texto, indica-se apenas a data entre parênteses: "Pereira (1990) afirma que...". Quando for necessário especificar página(s), esta(s) deverá(ão) seguir a data, uma ví­rgula e a indicação p.: (Bakthin, 1992, p. 315). Em caso de um intervalo de páginas, separa-se a inicial da final com hí­fen: (Maingueneau, 1995, p. 12-15).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="00C02723">
-[...214 lines deleted...]
-    <w:p w:rsidR="006A13E4" w:rsidRPr="001245CB" w:rsidRDefault="006A13E4" w:rsidP="006A13E4">
+    <w:p w14:paraId="473F38C9" w14:textId="77777777" w:rsidR="006A13E4" w:rsidRPr="001245CB" w:rsidRDefault="006A13E4" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001245CB">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>As citações de obras de um mesmo autor, publicadas no mesmo ano, deverão ser discriminadas por letras minúsculas após a data, sem espaço: (Souza, 1972a, 1972b). Quando a obra tiver dois ou três autores, todos terão os sobrenomes indi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>cados, separados por ponto-e-ví</w:t>
       </w:r>
       <w:r w:rsidRPr="001245CB">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>rgula (Souza; Silva; Correa, 1945); quando houver mais de três autores, será indicado o primeiro sobrenome seguido de et al.: (Gonçalves et al., 1980).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A13E4" w:rsidRDefault="006A13E4" w:rsidP="006A13E4">
+    <w:p w14:paraId="5F7248B1" w14:textId="77777777" w:rsidR="006A13E4" w:rsidRDefault="006A13E4" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001245CB">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Caso seja uma citação direta, de até três linhas, deve estar inserida em um parágrafo comum do texto, entre aspas duplas. As aspas simples serão utilizadas para indicar citação no interior da citação. Por sua vez, a citação direta, com mais de três linhas, deve ser destacada com recuo de 4 cm da margem esquerda e sem aspas, na mesma fonte do texto, tamanho 11. Se houver intervenções nas citações diretas, estas devem ser indicadas da seguinte forma: a) supressão: [...]; b) interpolação, acréscimo ou comentário: []; c) ênfase ou destaque: grifo ou negrito ou itálico com a expressão "grifo nosso".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
+    <w:p w14:paraId="3E5B87B1" w14:textId="77777777" w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRPr="001245CB" w:rsidRDefault="00C02723" w:rsidP="00E4511A">
+    <w:p w14:paraId="58715F86" w14:textId="77777777" w:rsidR="00C02723" w:rsidRPr="001245CB" w:rsidRDefault="00C02723" w:rsidP="00E4511A">
       <w:pPr>
         <w:pStyle w:val="Tituloartigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001245CB">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>GRAFIA DE TERMOS CIENTÍFICOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRPr="001245CB" w:rsidRDefault="00C02723" w:rsidP="00C02723">
+    <w:p w14:paraId="106A89CC" w14:textId="77777777" w:rsidR="00C02723" w:rsidRPr="001245CB" w:rsidRDefault="00C02723" w:rsidP="00C02723">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001245CB">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Para unidades de medida, deve-se utilizar o Sistema Internacional de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Unidades. Palavras em outras lí</w:t>
       </w:r>
       <w:r w:rsidRPr="001245CB">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>nguas devem ser evitadas nos textos em português, utilizar preferencialmente a sua tradução. Na impossibilidade, os termos estrangeiros devem ser grafados em itálico. Toda abreviatura ou sigla deve ser escrita por extenso na primeira vez em que aparecer no texto.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRPr="001245CB" w:rsidRDefault="00C02723" w:rsidP="00C02723">
+    <w:p w14:paraId="62352316" w14:textId="77777777" w:rsidR="00C02723" w:rsidRPr="001245CB" w:rsidRDefault="00C02723" w:rsidP="00C02723">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRPr="001245CB" w:rsidRDefault="00C02723" w:rsidP="00C02723">
+    <w:p w14:paraId="2B8FE3E0" w14:textId="77777777" w:rsidR="00C02723" w:rsidRPr="001245CB" w:rsidRDefault="00C02723" w:rsidP="00C02723">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
+    <w:p w14:paraId="4A25DCE5" w14:textId="77777777" w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
+    <w:p w14:paraId="299812D6" w14:textId="77777777" w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
+    <w:p w14:paraId="4A1766D2" w14:textId="77777777" w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
+    <w:p w14:paraId="7ED06046" w14:textId="77777777" w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
+    <w:p w14:paraId="1B0A6367" w14:textId="77777777" w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
+    <w:p w14:paraId="78943790" w14:textId="77777777" w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
+    <w:p w14:paraId="692484A6" w14:textId="77777777" w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
+    <w:p w14:paraId="3901BF87" w14:textId="77777777" w:rsidR="00C02723" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C02723" w:rsidRPr="001245CB" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
+    <w:p w14:paraId="131D751D" w14:textId="77777777" w:rsidR="00C02723" w:rsidRPr="001245CB" w:rsidRDefault="00C02723" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A13E4" w:rsidRPr="001B10A4" w:rsidRDefault="006A13E4" w:rsidP="007E0004">
+    <w:p w14:paraId="6C228F8E" w14:textId="77777777" w:rsidR="006A13E4" w:rsidRPr="007A2573" w:rsidRDefault="006A13E4" w:rsidP="007E0004">
       <w:pPr>
         <w:pStyle w:val="CitaoArtigo"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D0772" w:rsidRDefault="001B10A4" w:rsidP="00905941">
+    <w:p w14:paraId="04EA395E" w14:textId="77777777" w:rsidR="006D0772" w:rsidRDefault="001B10A4" w:rsidP="00905941">
       <w:pPr>
         <w:pStyle w:val="TtuloImagem"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00107B6E">
         <w:lastRenderedPageBreak/>
         <w:t>Figura</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00107B6E">
         <w:t xml:space="preserve"> 1 |</w:t>
       </w:r>
       <w:r w:rsidRPr="009335B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C3194">
         <w:rPr>
           <w:color w:val="706F6F"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C3194">
         <w:rPr>
           <w:color w:val="706F6F"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C3194">
         <w:rPr>
           <w:color w:val="706F6F"/>
         </w:rPr>
-        <w:t>da</w:t>
+        <w:t>figura</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C3194">
         <w:rPr>
           <w:color w:val="706F6F"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D0772" w:rsidRDefault="006D0772" w:rsidP="006D0772">
+    <w:p w14:paraId="28A78B83" w14:textId="77777777" w:rsidR="006D0772" w:rsidRDefault="006D0772" w:rsidP="006D0772">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB5BF0">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20708687" wp14:editId="17E5BD44">
             <wp:extent cx="5426075" cy="3054350"/>
             <wp:effectExtent l="19050" t="0" r="3175" b="0"/>
             <wp:docPr id="480587051" name="Imagem 1" descr="Homem andando de skate&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="480587051" name="Imagem 1" descr="Homem andando de skate&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5426075" cy="3054350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D0772" w:rsidRPr="005E6F26" w:rsidRDefault="006D0772" w:rsidP="006D0772">
+    <w:p w14:paraId="3E9FFB8E" w14:textId="77777777" w:rsidR="006D0772" w:rsidRPr="005E6F26" w:rsidRDefault="006D0772" w:rsidP="006D0772">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D0772" w:rsidRPr="0068354D" w:rsidRDefault="006D0772" w:rsidP="00905941">
+    <w:p w14:paraId="1A823DB2" w14:textId="77777777" w:rsidR="006D0772" w:rsidRPr="007A2573" w:rsidRDefault="006D0772" w:rsidP="00905941">
       <w:pPr>
         <w:pStyle w:val="paratodosverem"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0068354D">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0068354D">
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paratodosverem: Duas imagens. Da esquerda para a direita, na primeira imagem: registro de duas crianças realizando o arremesso de peso de maneira adaptada pela professora, com a utilização de uma bola. Na segunda imagem: registro de uma criança também realizando o arremesso de peso de maneira adaptada. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ambos registros</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> realizados na quadra da escola.</w:t>
+      </w:r>
+      <w:r w:rsidR="00905941" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...285 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="006D0772" w:rsidRPr="005E6F26" w:rsidRDefault="006D0772" w:rsidP="00DC738A">
+    <w:p w14:paraId="1185979B" w14:textId="77777777" w:rsidR="006D0772" w:rsidRPr="005E6F26" w:rsidRDefault="006D0772" w:rsidP="00DC738A">
       <w:pPr>
         <w:pStyle w:val="Fonte"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00905941">
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fonte:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MOURA, F. M. Significações de professoras e professores acerca da avaliação para a aprendizagem em Educação Física: um movimento dialético entre pesquisa-formação-transformação. </w:t>
       </w:r>
       <w:r w:rsidRPr="005E6F26">
-        <w:t xml:space="preserve"> MOURA, F. M. </w:t>
+        <w:t>2023. (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E6F26">
-        <w:t>Significações</w:t>
-[...15 lines deleted...]
-        <w:t>professores</w:t>
+        <w:t>Mestrado</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E6F26">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E6F26">
-        <w:t>acerca</w:t>
+        <w:t>Profissional</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E6F26">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E6F26">
-        <w:t>da</w:t>
+        <w:t>em</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E6F26">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E6F26">
-        <w:t>avaliação</w:t>
-[...102 lines deleted...]
-      <w:r w:rsidRPr="005E6F26">
         <w:t>Educação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E6F26">
         <w:t xml:space="preserve">), UNITAU, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E6F26">
         <w:t>Taubaté</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E6F26">
         <w:t>, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A13E4" w:rsidRPr="009335B6" w:rsidRDefault="006A13E4" w:rsidP="006D4926">
+    <w:p w14:paraId="4D15C2CA" w14:textId="77777777" w:rsidR="006A13E4" w:rsidRPr="009335B6" w:rsidRDefault="006A13E4" w:rsidP="006D4926">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D4926" w:rsidRPr="009335B6" w:rsidRDefault="006D4926" w:rsidP="006D4926">
+    <w:p w14:paraId="56DEA309" w14:textId="77777777" w:rsidR="006D4926" w:rsidRPr="009335B6" w:rsidRDefault="006D4926" w:rsidP="006D4926">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A13E4" w:rsidRPr="001B10A4" w:rsidRDefault="006A13E4" w:rsidP="006A13E4">
+    <w:p w14:paraId="36218070" w14:textId="77777777" w:rsidR="006A13E4" w:rsidRPr="007A2573" w:rsidRDefault="006A13E4" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">As </w:t>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As tabelas e ilustrações (mapas, diagramas, organogramas, quadros, fotografias, gráficos, fluxogramas, entre outros) devem ser apresentadas no corpo do documento, centralizados, com identificação na parte de cima em fonte tamanho 12 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001B10A4">
-        <w:t>tabelas</w:t>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001B10A4">
-        <w:t xml:space="preserve"> e </w:t>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e na parte de baixo em 10 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001B10A4">
-        <w:t>ilustrações</w:t>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001B10A4">
-[...243 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, sempre com a melhor qualidade gráfica possível. Veja o exemplo abaixo.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006A13E4" w:rsidRDefault="006A13E4" w:rsidP="006A13E4">
+    <w:p w14:paraId="3E491F4E" w14:textId="77777777" w:rsidR="006A13E4" w:rsidRPr="007A2573" w:rsidRDefault="006A13E4" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
-      </w:pPr>
-[...292 lines deleted...]
-        <w:t>:</w:t>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>É necessário lembrar que todas as imagens que forem incluídas ao longo do artigo devem constar logo abaixo a descrição, cumprido com as normas de acessibilidade, ampliando as possibilidades para que todos possam ler o trabalho. Segue abaixo um exemplo advindo de uma dissertação que se encontra em nosso repositório:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0068354D" w:rsidRPr="001B10A4" w:rsidRDefault="0068354D" w:rsidP="006A13E4">
+    <w:p w14:paraId="1642CC47" w14:textId="77777777" w:rsidR="0068354D" w:rsidRPr="007A2573" w:rsidRDefault="0068354D" w:rsidP="006A13E4">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A13E4" w:rsidRDefault="006A13E4" w:rsidP="00CB5BF0">
+    <w:p w14:paraId="1BA38A93" w14:textId="77777777" w:rsidR="006A13E4" w:rsidRPr="007A2573" w:rsidRDefault="006A13E4" w:rsidP="00CB5BF0">
       <w:pPr>
         <w:pStyle w:val="TtuloImagem"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B37E7" w:rsidRPr="00DC738A" w:rsidRDefault="009B37E7" w:rsidP="00CB5BF0">
+    <w:p w14:paraId="6C07E784" w14:textId="77777777" w:rsidR="009B37E7" w:rsidRPr="00DC738A" w:rsidRDefault="009B37E7" w:rsidP="00CB5BF0">
       <w:pPr>
         <w:pStyle w:val="TtuloImagem"/>
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Tabela</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00107B6E">
         <w:t xml:space="preserve"> |</w:t>
       </w:r>
       <w:r w:rsidRPr="009335B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C3194">
         <w:rPr>
           <w:color w:val="706F6F"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C3194">
         <w:rPr>
           <w:color w:val="706F6F"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="706F6F"/>
         </w:rPr>
         <w:t>tabela</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C3194">
         <w:rPr>
           <w:color w:val="706F6F"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2444"/>
         <w:gridCol w:w="2445"/>
         <w:gridCol w:w="2445"/>
         <w:gridCol w:w="2445"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA7436" w:rsidRPr="00DC738A" w:rsidTr="00DC738A">
+      <w:tr w:rsidR="00FA7436" w:rsidRPr="00DC738A" w14:paraId="117FCA06" w14:textId="77777777" w:rsidTr="00DC738A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00366E"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7436" w:rsidRPr="00DC738A" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
+          <w:p w14:paraId="0649A30D" w14:textId="77777777" w:rsidR="00FA7436" w:rsidRPr="00DC738A" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC738A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XXXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00366E"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7436" w:rsidRPr="006A13E4" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
+          <w:p w14:paraId="5200D302" w14:textId="77777777" w:rsidR="00FA7436" w:rsidRPr="006A13E4" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A13E4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XXXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00366E"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7436" w:rsidRPr="006A13E4" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
+          <w:p w14:paraId="04ABD0CB" w14:textId="77777777" w:rsidR="00FA7436" w:rsidRPr="006A13E4" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A13E4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XXXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00366E"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7436" w:rsidRPr="006A13E4" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
+          <w:p w14:paraId="4E759FC9" w14:textId="77777777" w:rsidR="00FA7436" w:rsidRPr="006A13E4" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A13E4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XXXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7436" w:rsidTr="00FA7436">
+      <w:tr w:rsidR="00FA7436" w14:paraId="3A26A8C7" w14:textId="77777777" w:rsidTr="00FA7436">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
+          <w:p w14:paraId="6E760026" w14:textId="77777777" w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
+          <w:p w14:paraId="3FF0A5F2" w14:textId="77777777" w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
+          <w:p w14:paraId="0E1AFD60" w14:textId="77777777" w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
+          <w:p w14:paraId="3C76F1CA" w14:textId="77777777" w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E054E" w:rsidTr="008E054E">
+      <w:tr w:rsidR="008E054E" w14:paraId="0D47A5F9" w14:textId="77777777" w:rsidTr="008E054E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
+          <w:p w14:paraId="78259E53" w14:textId="77777777" w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
+          <w:p w14:paraId="5637D3A8" w14:textId="77777777" w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
+          <w:p w14:paraId="36BFB776" w14:textId="77777777" w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
+          <w:p w14:paraId="73EE0521" w14:textId="77777777" w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E054E" w:rsidTr="00FA7436">
+      <w:tr w:rsidR="008E054E" w14:paraId="33488F3A" w14:textId="77777777" w:rsidTr="00FA7436">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
+          <w:p w14:paraId="10B6F2FD" w14:textId="77777777" w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
+          <w:p w14:paraId="559489DC" w14:textId="77777777" w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
+          <w:p w14:paraId="3E798E5F" w14:textId="77777777" w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
+          <w:p w14:paraId="585796FF" w14:textId="77777777" w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7436" w:rsidTr="00FA7436">
+      <w:tr w:rsidR="00FA7436" w14:paraId="48868950" w14:textId="77777777" w:rsidTr="00FA7436">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
+          <w:p w14:paraId="01AB6EB4" w14:textId="77777777" w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
+          <w:p w14:paraId="28C29F92" w14:textId="77777777" w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
+          <w:p w14:paraId="4D707603" w14:textId="77777777" w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
+          <w:p w14:paraId="6E6C36FD" w14:textId="77777777" w:rsidR="00FA7436" w:rsidRDefault="00FA7436" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E054E" w:rsidTr="008E054E">
+      <w:tr w:rsidR="008E054E" w14:paraId="18251D82" w14:textId="77777777" w:rsidTr="008E054E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
+          <w:p w14:paraId="6C4E9036" w14:textId="77777777" w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
+          <w:p w14:paraId="1CFF52C4" w14:textId="77777777" w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
+          <w:p w14:paraId="0A16F974" w14:textId="77777777" w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
+          <w:p w14:paraId="2E6C9F39" w14:textId="77777777" w:rsidR="008E054E" w:rsidRDefault="008E054E" w:rsidP="008E054E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="AFCA0B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001B10A4" w:rsidRPr="009335B6" w:rsidRDefault="001B10A4" w:rsidP="00DC738A">
+    <w:p w14:paraId="62E9C8DC" w14:textId="77777777" w:rsidR="001B10A4" w:rsidRPr="007A2573" w:rsidRDefault="001B10A4" w:rsidP="00DC738A">
       <w:pPr>
         <w:pStyle w:val="Fonte"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009335B6">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...68 lines deleted...]
-        <w:t>, p. XX)</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fonte: N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ome da fonte ou sobrenome do(s) autor(es) (ano, p. XX)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A13E4" w:rsidRDefault="006A13E4" w:rsidP="00E4511A">
+    <w:p w14:paraId="3DCB8873" w14:textId="77777777" w:rsidR="006A13E4" w:rsidRPr="007A2573" w:rsidRDefault="006A13E4" w:rsidP="00E4511A">
       <w:pPr>
         <w:pStyle w:val="Tituloartigo"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB30FB" w:rsidRPr="009335B6" w:rsidRDefault="00BB30FB" w:rsidP="00E4511A">
+    <w:p w14:paraId="443E662A" w14:textId="77777777" w:rsidR="00BB30FB" w:rsidRPr="007A2573" w:rsidRDefault="00BB30FB" w:rsidP="00E4511A">
       <w:pPr>
         <w:pStyle w:val="Tituloartigo"/>
         <w:rPr>
           <w:color w:val="9B57D3" w:themeColor="accent2"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB08AA">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>AGRADECIMENTOS</w:t>
       </w:r>
-      <w:r w:rsidRPr="009335B6">
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Opcional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E2308D" w14:textId="77777777" w:rsidR="00BB30FB" w:rsidRPr="007A2573" w:rsidRDefault="00BB30FB" w:rsidP="00DC738A">
+      <w:pPr>
+        <w:pStyle w:val="TextoArtigo"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009335B6">
         <w:rPr>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>O texto para os agradecimentos é opcional e deve ser inserido ao final do artigo, após as considerações finais e antes das referências bibliográficas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00680FAB" w:rsidRPr="009335B6">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O texto não deve ultrapassar o limite de cinco linhas e deve manter a formatação do artigo.</w:t>
+      </w:r>
       <w:r w:rsidRPr="009335B6">
         <w:rPr>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>)</w:t>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Caso não haja agradecimentos, remover esta parte do manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB30FB" w:rsidRPr="009335B6" w:rsidRDefault="00BB30FB" w:rsidP="00DC738A">
-[...25 lines deleted...]
-    <w:p w:rsidR="000B6C38" w:rsidRDefault="000B6C38" w:rsidP="006D4926">
+    <w:p w14:paraId="086D5C28" w14:textId="77777777" w:rsidR="000B6C38" w:rsidRPr="007A2573" w:rsidRDefault="000B6C38" w:rsidP="006D4926">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="AFCA0B"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D4926" w:rsidRPr="00E4511A" w:rsidRDefault="006D4926" w:rsidP="00E4511A">
+    <w:p w14:paraId="66751038" w14:textId="77777777" w:rsidR="006D4926" w:rsidRPr="007A2573" w:rsidRDefault="006D4926" w:rsidP="00E4511A">
       <w:pPr>
         <w:pStyle w:val="Tituloartigo"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E4511A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>REFERÊNCIAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A647E" w:rsidRPr="009335B6" w:rsidRDefault="001A647E" w:rsidP="00DC738A">
+    <w:p w14:paraId="33FC1C32" w14:textId="77777777" w:rsidR="001A647E" w:rsidRPr="007A2573" w:rsidRDefault="001A647E" w:rsidP="00DC738A">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009335B6">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">As referências completas devem ser apresentadas ao final do artigo de acordo com </w:t>
       </w:r>
       <w:r w:rsidR="005502D0" w:rsidRPr="009335B6">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="009335B6">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> normas técnicas</w:t>
       </w:r>
       <w:r w:rsidR="005502D0" w:rsidRPr="009335B6">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> da</w:t>
       </w:r>
-      <w:r w:rsidRPr="009335B6">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ABNT (Associação Brasileira de Normas Técnicas). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A647E" w:rsidRPr="009335B6" w:rsidRDefault="005502D0" w:rsidP="00DC738A">
+    <w:p w14:paraId="69D27A8F" w14:textId="77777777" w:rsidR="001A647E" w:rsidRPr="009335B6" w:rsidRDefault="005502D0" w:rsidP="00DC738A">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C03B59">
+      <w:r w:rsidRPr="007A2573">
         <w:rPr>
           <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="001A647E" w:rsidRPr="00C03B59">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">omente as citações feitas no corpo do texto, não de outras obras consultadas; devem aparecer em ordem alfabética e </w:t>
       </w:r>
       <w:r w:rsidR="001A647E" w:rsidRPr="00C03B59">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>não numeradas</w:t>
       </w:r>
       <w:r w:rsidR="001A647E" w:rsidRPr="00C03B59">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou com marcadores de texto.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001A647E" w:rsidRPr="009335B6">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A647E" w:rsidRPr="009335B6" w:rsidRDefault="001A647E" w:rsidP="00DC738A">
+    <w:p w14:paraId="4AB4BC54" w14:textId="77777777" w:rsidR="001A647E" w:rsidRPr="009335B6" w:rsidRDefault="001A647E" w:rsidP="00DC738A">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009335B6">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Utilizar fonte 1</w:t>
       </w:r>
       <w:r w:rsidR="00C03B59">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="009335B6">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">, sem parágrafo, texto justificado, espaçamento simples e espaço entre cada referência. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F5449D" w:rsidRDefault="00F5449D" w:rsidP="00E4511A">
+    <w:p w14:paraId="12A9D070" w14:textId="77777777" w:rsidR="00F5449D" w:rsidRPr="007A2573" w:rsidRDefault="00F5449D" w:rsidP="00E4511A">
       <w:pPr>
         <w:pStyle w:val="Tituloartigo"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E4511A" w:rsidRPr="001245CB" w:rsidRDefault="00E4511A" w:rsidP="00E4511A">
+    <w:p w14:paraId="17AE1E13" w14:textId="77777777" w:rsidR="00E4511A" w:rsidRPr="007A2573" w:rsidRDefault="00E4511A" w:rsidP="00E4511A">
       <w:pPr>
         <w:pStyle w:val="Tituloartigo"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001245CB">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>CONSIDERAÇÕES ÉTICAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4511A" w:rsidRPr="001245CB" w:rsidRDefault="00E4511A" w:rsidP="00E4511A">
+    <w:p w14:paraId="0DC47A06" w14:textId="77777777" w:rsidR="00E4511A" w:rsidRPr="001245CB" w:rsidRDefault="00E4511A" w:rsidP="00E4511A">
       <w:pPr>
         <w:pStyle w:val="TextoArtigo"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001245CB">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Caso os artigos apresentem relatos de pesquisas que envolvam seres humanos, os estudos devem estar de acordo com a Resolução 466/12 ou 510/16 do Conselho Nacional de Saúde e terem sido aprovados por comissão de ética registrada junto ao CONEP. Como compromisso com a integridade acadêmica, a revista adota integralmente os princípios do Committee on Publication Ethics (COPE), guiando-se por condutas éticas, transparência nos processos e equidade editorial. Mais informações disponíveis em: https://publicationethics.org/</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E4511A" w:rsidRPr="001245CB" w:rsidSect="006A13E4">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="567" w:footer="680" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F47405" w:rsidRDefault="00F47405">
+    <w:p w14:paraId="76FAA4F7" w14:textId="77777777" w:rsidR="00DB4656" w:rsidRDefault="00DB4656">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F47405" w:rsidRDefault="00F47405">
+    <w:p w14:paraId="3A47E206" w14:textId="77777777" w:rsidR="00DB4656" w:rsidRDefault="00DB4656">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
+    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mulish Black">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="VolkswagenSerial">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="5271821"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:color w:val="8AC897"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00826036" w:rsidRDefault="00826036" w:rsidP="00826036">
+      <w:p w14:paraId="31C94B2B" w14:textId="77777777" w:rsidR="00826036" w:rsidRDefault="00826036" w:rsidP="00826036">
         <w:pPr>
           <w:pStyle w:val="Pargrafobsico"/>
           <w:spacing w:line="240" w:lineRule="auto"/>
           <w:jc w:val="right"/>
         </w:pPr>
       </w:p>
-      <w:p w:rsidR="00826036" w:rsidRPr="00826036" w:rsidRDefault="00826036" w:rsidP="00826036">
+      <w:p w14:paraId="12558FC9" w14:textId="77777777" w:rsidR="00826036" w:rsidRPr="00826036" w:rsidRDefault="00826036" w:rsidP="00826036">
         <w:pPr>
           <w:pStyle w:val="Pargrafobsico"/>
           <w:spacing w:line="240" w:lineRule="auto"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
             <w:color w:val="8AC897"/>
             <w:sz w:val="36"/>
             <w:szCs w:val="36"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Mulish Black" w:hAnsi="Mulish Black" w:cs="Mulish Black"/>
             <w:noProof/>
             <w:color w:val="00366E"/>
             <w:w w:val="94"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="256BB3E0" wp14:editId="2FE06F85">
               <wp:extent cx="581891" cy="429227"/>
               <wp:effectExtent l="19050" t="0" r="8659" b="0"/>
               <wp:docPr id="3" name="Imagem 2" descr="icone-rets.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="icone-rets.png"/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="581325" cy="428810"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
@@ -4374,456 +2818,298 @@
         <w:r w:rsidRPr="006A13E4">
           <w:rPr>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
             <w:color w:val="8AC897"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F5449D">
           <w:rPr>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
             <w:noProof/>
             <w:color w:val="8AC897"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="006A13E4">
           <w:rPr>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
             <w:color w:val="8AC897"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="004C1694" w:rsidRPr="004C1694" w:rsidRDefault="004C1694" w:rsidP="00826036">
+  <w:p w14:paraId="7779C4DB" w14:textId="77777777" w:rsidR="004C1694" w:rsidRPr="007A2573" w:rsidRDefault="004C1694" w:rsidP="00826036">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2469"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F47405" w:rsidRDefault="00F47405">
+    <w:p w14:paraId="123D50FF" w14:textId="77777777" w:rsidR="00DB4656" w:rsidRDefault="00DB4656">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F47405" w:rsidRDefault="00F47405">
+    <w:p w14:paraId="5251D2C4" w14:textId="77777777" w:rsidR="00DB4656" w:rsidRDefault="00DB4656">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="006D4926" w:rsidRPr="00AB08AA" w:rsidRDefault="006D4926" w:rsidP="00905941">
+    <w:p w14:paraId="5F642760" w14:textId="77777777" w:rsidR="006D4926" w:rsidRPr="007A2573" w:rsidRDefault="006D4926" w:rsidP="00905941">
       <w:pPr>
         <w:pStyle w:val="Notaderodap"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB08AA">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AB08AA">
-        <w:t xml:space="preserve"> As </w:t>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As notas de rodapé devem ser apresentadas no pé da página onde seus índices numéricos aparecem, utilizando-se os recursos do Microsoft Word, em fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AB08AA">
-        <w:t>notas</w:t>
+      <w:r w:rsidR="00AB08AA" w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AB08AA">
-[...150 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="007A2573">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, corpo 10, justificado.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00306318" w:rsidRDefault="00306318" w:rsidP="00306318">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="784815F5" w14:textId="77777777" w:rsidR="00306318" w:rsidRDefault="00306318" w:rsidP="00306318">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="5450"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...3 lines deleted...]
-        <w:rFonts w:ascii="VolkswagenSerial" w:hAnsi="VolkswagenSerial" w:cs="Arial"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabelacomgrade"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="38" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1204"/>
+      <w:gridCol w:w="8575"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="007A2573" w14:paraId="3017650A" w14:textId="77777777" w:rsidTr="00486EDF">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1204" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="084D557E" w14:textId="0C85E01F" w:rsidR="007A2573" w:rsidRDefault="007A2573" w:rsidP="007A2573">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Mulish Black" w:hAnsi="Mulish Black" w:cs="Mulish Black"/>
+              <w:noProof/>
+              <w:color w:val="00366E"/>
+              <w:w w:val="94"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="pt-BR"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06F3AF86" wp14:editId="4DA16C3D">
+                <wp:extent cx="581891" cy="429227"/>
+                <wp:effectExtent l="19050" t="0" r="8659" b="0"/>
+                <wp:docPr id="1352087625" name="Imagem 2" descr="icone-rets.png"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="icone-rets.png"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="581325" cy="428810"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="8575" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="19D589E2" w14:textId="3897EA77" w:rsidR="007A2573" w:rsidRPr="007A2573" w:rsidRDefault="007A2573" w:rsidP="007A2573">
+          <w:pPr>
+            <w:pStyle w:val="Rodap"/>
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00486EDF">
+            <w:rPr>
+              <w:rFonts w:ascii="Mulish Black" w:hAnsi="Mulish Black" w:cs="Mulish Black"/>
+              <w:color w:val="00366E"/>
+              <w:w w:val="94"/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>REVISTA EDUCAÇÃO E TRANSFORMAÇÃO SOCIAL</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="5E092FC4" w14:textId="2CFBF675" w:rsidR="007A2573" w:rsidRPr="00D05090" w:rsidRDefault="007A2573" w:rsidP="007A2573">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-      </w:rPr>
-[...136 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1366" type="#_x0000_t75" style="width:98.2pt;height:98.2pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:98.2pt;height:98.2pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="doi-icon"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="E17F69BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="19A2D720"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -4871,51 +3157,51 @@
         <w:ind w:left="4080" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="027F6FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="138E9758"/>
     <w:lvl w:ilvl="0" w:tplc="94A0414A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4961,51 +3247,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03B9125F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12AA4C44"/>
     <w:lvl w:ilvl="0" w:tplc="C1148F26">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5074,51 +3360,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04501A37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01BCF286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="768" w:hanging="408"/>
       </w:pPr>
       <w:rPr>
@@ -5195,51 +3481,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E418C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="216CAFA4"/>
     <w:lvl w:ilvl="0" w:tplc="24F88510">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5286,51 +3572,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06757106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38C8DEA0"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5375,51 +3661,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07AC0ED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD0098D2"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -5464,51 +3750,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1073469E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62C47D5A"/>
     <w:lvl w:ilvl="0" w:tplc="2D22C3EA">
       <w:start w:val="21"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5577,51 +3863,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1110479F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC58251A"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5690,51 +3976,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="143866DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD2E4884"/>
     <w:lvl w:ilvl="0" w:tplc="C5FCC860">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5803,51 +4089,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17E024C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59101A26"/>
     <w:lvl w:ilvl="0" w:tplc="E1D2B522">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5892,51 +4178,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C465D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F226728"/>
     <w:lvl w:ilvl="0" w:tplc="E618D0CC">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5981,51 +4267,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="204705B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94D41F32"/>
     <w:lvl w:ilvl="0" w:tplc="04160013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6067,51 +4353,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22D8BAB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87C64C54"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -6159,51 +4445,51 @@
         <w:ind w:left="4080" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29BB1E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C263108"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6272,51 +4558,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A5D6551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EC48C18"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6385,51 +4671,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C5444D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CAAE97C"/>
     <w:lvl w:ilvl="0" w:tplc="B51204EE">
       <w:start w:val="40"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6474,51 +4760,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34B420FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CE6DE22"/>
     <w:lvl w:ilvl="0" w:tplc="A5949AB2">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6563,51 +4849,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="357916FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81843920"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6649,51 +4935,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38026EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DFCEB90"/>
     <w:lvl w:ilvl="0" w:tplc="7E1C982C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6740,51 +5026,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="494F2F86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E278D436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6889,51 +5175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C232C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="942615CA"/>
     <w:lvl w:ilvl="0" w:tplc="4EF0C164">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6978,51 +5264,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E81011B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19B8ED5A"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7091,51 +5377,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50796C1F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7F6614B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7240,51 +5526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A6C3C78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0060D89E"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7326,51 +5612,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B7E1302"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C5E59DE"/>
     <w:lvl w:ilvl="0" w:tplc="81D2B578">
       <w:start w:val="30"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7415,51 +5701,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73E85E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AED0D722"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7528,51 +5814,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F9406A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B32A063E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7641,51 +5927,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="771358D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C39A7784"/>
     <w:lvl w:ilvl="0" w:tplc="CFBE45B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7731,193 +6017,196 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1350528038">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="246110961">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="300816606">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="110125917">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1413117328">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1505127895">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1789934791">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1146320417">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="173956735">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1980185504">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="636689075">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="492379063">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="230701787">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="260458973">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1331836776">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="825560130">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="419912129">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="18043857">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1604918324">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1945770571">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1983190616">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1056970403">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1469974330">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="496194216">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="615719211">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1209337153">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="35859514">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="178471073">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="165752451">
     <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="0004"/>
+  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00590D07"/>
     <w:rsid w:val="00011C8B"/>
     <w:rsid w:val="00011DD6"/>
     <w:rsid w:val="000206B0"/>
     <w:rsid w:val="0002370F"/>
     <w:rsid w:val="00023EF6"/>
     <w:rsid w:val="000264B9"/>
     <w:rsid w:val="00026D90"/>
     <w:rsid w:val="00027EEC"/>
     <w:rsid w:val="0003249D"/>
     <w:rsid w:val="00033F6F"/>
     <w:rsid w:val="0003471E"/>
     <w:rsid w:val="00041CE0"/>
     <w:rsid w:val="00046CB6"/>
     <w:rsid w:val="00055B75"/>
     <w:rsid w:val="00056F83"/>
     <w:rsid w:val="000601E9"/>
     <w:rsid w:val="00061E10"/>
     <w:rsid w:val="00061E5E"/>
     <w:rsid w:val="0006404C"/>
     <w:rsid w:val="00073E91"/>
     <w:rsid w:val="00077654"/>
     <w:rsid w:val="000803BA"/>
     <w:rsid w:val="00081998"/>
@@ -8076,50 +6365,51 @@
     <w:rsid w:val="003F329E"/>
     <w:rsid w:val="003F3A80"/>
     <w:rsid w:val="003F4D6F"/>
     <w:rsid w:val="003F51A3"/>
     <w:rsid w:val="00404D67"/>
     <w:rsid w:val="004120DA"/>
     <w:rsid w:val="00415F9C"/>
     <w:rsid w:val="004166B8"/>
     <w:rsid w:val="00421376"/>
     <w:rsid w:val="00427AAE"/>
     <w:rsid w:val="00427EBE"/>
     <w:rsid w:val="00431516"/>
     <w:rsid w:val="00433CCC"/>
     <w:rsid w:val="004450C3"/>
     <w:rsid w:val="004525F3"/>
     <w:rsid w:val="004570B2"/>
     <w:rsid w:val="00457A52"/>
     <w:rsid w:val="00457C7B"/>
     <w:rsid w:val="00460B5B"/>
     <w:rsid w:val="00461114"/>
     <w:rsid w:val="00461A2F"/>
     <w:rsid w:val="004655EF"/>
     <w:rsid w:val="0046664D"/>
     <w:rsid w:val="0046671B"/>
     <w:rsid w:val="00477FAD"/>
+    <w:rsid w:val="00486EDF"/>
     <w:rsid w:val="004928EC"/>
     <w:rsid w:val="004940CC"/>
     <w:rsid w:val="0049464A"/>
     <w:rsid w:val="00494FEB"/>
     <w:rsid w:val="00496C58"/>
     <w:rsid w:val="004A0C30"/>
     <w:rsid w:val="004B07A8"/>
     <w:rsid w:val="004C0CCC"/>
     <w:rsid w:val="004C1694"/>
     <w:rsid w:val="004D3076"/>
     <w:rsid w:val="004D429D"/>
     <w:rsid w:val="004D5BD7"/>
     <w:rsid w:val="004D7531"/>
     <w:rsid w:val="004E05E9"/>
     <w:rsid w:val="004E29B3"/>
     <w:rsid w:val="004E5B6F"/>
     <w:rsid w:val="004E6FF1"/>
     <w:rsid w:val="004F4FE8"/>
     <w:rsid w:val="00501DA0"/>
     <w:rsid w:val="00503BF6"/>
     <w:rsid w:val="00503F92"/>
     <w:rsid w:val="00505F08"/>
     <w:rsid w:val="00506375"/>
     <w:rsid w:val="005119ED"/>
     <w:rsid w:val="0051359B"/>
@@ -8211,50 +6501,51 @@
     <w:rsid w:val="00710509"/>
     <w:rsid w:val="00710E15"/>
     <w:rsid w:val="00711D6B"/>
     <w:rsid w:val="007148D3"/>
     <w:rsid w:val="00721EAF"/>
     <w:rsid w:val="0072624F"/>
     <w:rsid w:val="0072756E"/>
     <w:rsid w:val="00737B63"/>
     <w:rsid w:val="00752C08"/>
     <w:rsid w:val="007572C2"/>
     <w:rsid w:val="00763AED"/>
     <w:rsid w:val="007647C4"/>
     <w:rsid w:val="007677CC"/>
     <w:rsid w:val="007753FA"/>
     <w:rsid w:val="00777E8E"/>
     <w:rsid w:val="00784884"/>
     <w:rsid w:val="00784D58"/>
     <w:rsid w:val="0078547D"/>
     <w:rsid w:val="007869EC"/>
     <w:rsid w:val="00794419"/>
     <w:rsid w:val="00794950"/>
     <w:rsid w:val="00796BA9"/>
     <w:rsid w:val="007A0C0B"/>
     <w:rsid w:val="007A1A5F"/>
     <w:rsid w:val="007A214E"/>
+    <w:rsid w:val="007A2573"/>
     <w:rsid w:val="007A4FEC"/>
     <w:rsid w:val="007A5F68"/>
     <w:rsid w:val="007A6D00"/>
     <w:rsid w:val="007B1ADE"/>
     <w:rsid w:val="007B60EE"/>
     <w:rsid w:val="007B75B5"/>
     <w:rsid w:val="007C0EE7"/>
     <w:rsid w:val="007C3194"/>
     <w:rsid w:val="007C67E8"/>
     <w:rsid w:val="007C78E0"/>
     <w:rsid w:val="007E0004"/>
     <w:rsid w:val="007E1EEA"/>
     <w:rsid w:val="007E7825"/>
     <w:rsid w:val="007F6195"/>
     <w:rsid w:val="0080037E"/>
     <w:rsid w:val="00802E5A"/>
     <w:rsid w:val="00803A66"/>
     <w:rsid w:val="008119A9"/>
     <w:rsid w:val="00811BA6"/>
     <w:rsid w:val="008142B4"/>
     <w:rsid w:val="00816C0A"/>
     <w:rsid w:val="0082207A"/>
     <w:rsid w:val="0082472A"/>
     <w:rsid w:val="0082593A"/>
     <w:rsid w:val="00826036"/>
@@ -8425,50 +6716,51 @@
     <w:rsid w:val="00B93BFC"/>
     <w:rsid w:val="00B95658"/>
     <w:rsid w:val="00B95EA3"/>
     <w:rsid w:val="00B96BB1"/>
     <w:rsid w:val="00BA184A"/>
     <w:rsid w:val="00BA25B4"/>
     <w:rsid w:val="00BA27AB"/>
     <w:rsid w:val="00BA4BFE"/>
     <w:rsid w:val="00BA5C6E"/>
     <w:rsid w:val="00BA6F2D"/>
     <w:rsid w:val="00BA72D1"/>
     <w:rsid w:val="00BA7C2B"/>
     <w:rsid w:val="00BB1225"/>
     <w:rsid w:val="00BB30FB"/>
     <w:rsid w:val="00BC054B"/>
     <w:rsid w:val="00BC0952"/>
     <w:rsid w:val="00BC48D5"/>
     <w:rsid w:val="00BC767D"/>
     <w:rsid w:val="00BD7261"/>
     <w:rsid w:val="00BD7E46"/>
     <w:rsid w:val="00BE5CB3"/>
     <w:rsid w:val="00BE5DD4"/>
     <w:rsid w:val="00BE603C"/>
     <w:rsid w:val="00BE6AC3"/>
     <w:rsid w:val="00BF0E7A"/>
+    <w:rsid w:val="00BF3722"/>
     <w:rsid w:val="00BF40CB"/>
     <w:rsid w:val="00BF46D2"/>
     <w:rsid w:val="00BF5BDB"/>
     <w:rsid w:val="00C01387"/>
     <w:rsid w:val="00C01413"/>
     <w:rsid w:val="00C02723"/>
     <w:rsid w:val="00C02FED"/>
     <w:rsid w:val="00C03B59"/>
     <w:rsid w:val="00C041DF"/>
     <w:rsid w:val="00C110CB"/>
     <w:rsid w:val="00C1336E"/>
     <w:rsid w:val="00C15242"/>
     <w:rsid w:val="00C15EAB"/>
     <w:rsid w:val="00C1712E"/>
     <w:rsid w:val="00C1733F"/>
     <w:rsid w:val="00C21A54"/>
     <w:rsid w:val="00C244FC"/>
     <w:rsid w:val="00C264CB"/>
     <w:rsid w:val="00C26C43"/>
     <w:rsid w:val="00C36279"/>
     <w:rsid w:val="00C455FD"/>
     <w:rsid w:val="00C52E48"/>
     <w:rsid w:val="00C5445C"/>
     <w:rsid w:val="00C545C4"/>
     <w:rsid w:val="00C73402"/>
@@ -8512,50 +6804,51 @@
     <w:rsid w:val="00D408A4"/>
     <w:rsid w:val="00D414FF"/>
     <w:rsid w:val="00D42C0E"/>
     <w:rsid w:val="00D454F7"/>
     <w:rsid w:val="00D47019"/>
     <w:rsid w:val="00D476B9"/>
     <w:rsid w:val="00D531CF"/>
     <w:rsid w:val="00D56934"/>
     <w:rsid w:val="00D56C87"/>
     <w:rsid w:val="00D56FA8"/>
     <w:rsid w:val="00D57576"/>
     <w:rsid w:val="00D61FDD"/>
     <w:rsid w:val="00D63307"/>
     <w:rsid w:val="00D63A8C"/>
     <w:rsid w:val="00D67D48"/>
     <w:rsid w:val="00D74057"/>
     <w:rsid w:val="00D80937"/>
     <w:rsid w:val="00D83999"/>
     <w:rsid w:val="00D90C63"/>
     <w:rsid w:val="00D91C0F"/>
     <w:rsid w:val="00D96ED9"/>
     <w:rsid w:val="00DA10EA"/>
     <w:rsid w:val="00DA2A50"/>
     <w:rsid w:val="00DA4151"/>
     <w:rsid w:val="00DA7E2B"/>
+    <w:rsid w:val="00DB4656"/>
     <w:rsid w:val="00DB5793"/>
     <w:rsid w:val="00DB7B73"/>
     <w:rsid w:val="00DC57EF"/>
     <w:rsid w:val="00DC738A"/>
     <w:rsid w:val="00DD1B0A"/>
     <w:rsid w:val="00DD3695"/>
     <w:rsid w:val="00DE148A"/>
     <w:rsid w:val="00DE3DF9"/>
     <w:rsid w:val="00DF3895"/>
     <w:rsid w:val="00DF4CB9"/>
     <w:rsid w:val="00DF6321"/>
     <w:rsid w:val="00E0758F"/>
     <w:rsid w:val="00E1015F"/>
     <w:rsid w:val="00E10D5A"/>
     <w:rsid w:val="00E11EF1"/>
     <w:rsid w:val="00E1339C"/>
     <w:rsid w:val="00E134BC"/>
     <w:rsid w:val="00E15C51"/>
     <w:rsid w:val="00E20031"/>
     <w:rsid w:val="00E24A04"/>
     <w:rsid w:val="00E261DD"/>
     <w:rsid w:val="00E2659D"/>
     <w:rsid w:val="00E315A3"/>
     <w:rsid w:val="00E31EA2"/>
     <w:rsid w:val="00E4206E"/>
@@ -8613,232 +6906,454 @@
     <w:rsid w:val="00F9284A"/>
     <w:rsid w:val="00F95230"/>
     <w:rsid w:val="00FA2E70"/>
     <w:rsid w:val="00FA2F25"/>
     <w:rsid w:val="00FA7436"/>
     <w:rsid w:val="00FB1AAB"/>
     <w:rsid w:val="00FB29F5"/>
     <w:rsid w:val="00FB2E16"/>
     <w:rsid w:val="00FB4689"/>
     <w:rsid w:val="00FB5B8C"/>
     <w:rsid w:val="00FB6715"/>
     <w:rsid w:val="00FD2E06"/>
     <w:rsid w:val="00FD7600"/>
     <w:rsid w:val="00FD7F9A"/>
     <w:rsid w:val="00FE0649"/>
     <w:rsid w:val="00FE4AE8"/>
     <w:rsid w:val="00FE6A0D"/>
     <w:rsid w:val="00FF0ADB"/>
     <w:rsid w:val="00FF6678"/>
     <w:rsid w:val="00FF7268"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
-    <m:dispDef m:val="off"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1132DA0F"/>
+  <w15:docId w15:val="{08C791B1-0328-4E4F-8806-8B516F640F71}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...141 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="0" w:unhideWhenUsed="0"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="heading 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00EF7FB4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EF7FB4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="671B64" w:themeColor="accent1" w:themeShade="B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -8926,58 +7441,58 @@
       <w:iCs/>
       <w:color w:val="92278F" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF7FB4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="92278F" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00EF7FB4"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="180"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FirstParagraph">
@@ -9833,65 +8348,58 @@
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DA4151"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:rsid w:val="00DA4151"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente2">
     <w:name w:val="Menção Pendente2"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A06AE2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="00D96ED9"/>
     <w:rPr>
       <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="FFFFFF"/>
@@ -9992,57 +8500,50 @@
     <w:name w:val="Menção Pendente3"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA2E70"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TabeladeLista7Colorida-nfase61">
     <w:name w:val="Tabela de Lista 7 Colorida - Ênfase 61"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="008A40A8"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2957BD" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5982DB" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -10122,57 +8623,50 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TabeladeLista7Colorida-nfase31">
     <w:name w:val="Tabela de Lista 7 Colorida - Ênfase 31"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00C1336E"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="472CBB" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="755DD9" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -10383,54 +8877,57 @@
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AutoresPginaInicialChar">
     <w:name w:val="Autores  (Página Inicial) Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="AutoresPginaInicial"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001251D5"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3C3C3B"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NomeeSobrenomeAutoresChar">
     <w:name w:val="Nome e Sobrenome Autores Char"/>
     <w:basedOn w:val="AutoresPginaInicialChar"/>
     <w:link w:val="NomeeSobrenomeAutores"/>
     <w:rsid w:val="001251D5"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextoResumoeAbstract">
     <w:name w:val="Texto Resumo e Abstract"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextoResumoeAbstractChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00DB7B73"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TtuloResumoeAbstractChar">
     <w:name w:val="Título Resumo e Abstract Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="TtuloResumoeAbstract"/>
@@ -10545,55 +9042,57 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:color w:val="00366E"/>
       <w:szCs w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StandardChar">
     <w:name w:val="Standard Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Standard"/>
     <w:rsid w:val="002218EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="SimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="1"/>
       <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RecebimentoeAceiteChar">
     <w:name w:val="Recebimento e Aceite Char"/>
     <w:basedOn w:val="StandardChar"/>
     <w:link w:val="RecebimentoeAceite"/>
     <w:rsid w:val="002218EB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:kern w:val="1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextoArtigo">
     <w:name w:val="Texto Artigo"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextoArtigoChar"/>
     <w:qFormat/>
     <w:rsid w:val="00195DD9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TituloartigoChar">
     <w:name w:val="Titulo artigo Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Tituloartigo"/>
     <w:rsid w:val="00F5449D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
       <w:b/>
@@ -10756,51 +9255,51 @@
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FonteChar">
     <w:name w:val="Fonte Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Fonte"/>
     <w:rsid w:val="002876BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="72550750">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="549616845">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -12035,59 +10534,59 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2120098928">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autoria@email.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autoria@email.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Violeta II">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="632E62"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EAE5EB"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="92278F"/>
       </a:accent1>
@@ -12386,72 +10885,72 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5069511-2056-4ED9-9B4B-217BC140731B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
+  <Pages>1</Pages>
   <Words>1270</Words>
-  <Characters>6861</Characters>
+  <Characters>6862</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8115</CharactersWithSpaces>
+  <CharactersWithSpaces>8116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Juliana Marcondes Bussolotti</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>